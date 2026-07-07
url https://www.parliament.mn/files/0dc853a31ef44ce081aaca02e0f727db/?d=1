--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10517"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F60A57C9-982D-E741-9211-3FDF880C4982}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9AD02E9-D0CC-3349-8BD7-16A525329715}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -7935,51 +7935,53 @@
       </c>
       <c r="E31" s="5">
         <v>0.375</v>
       </c>
       <c r="F31" s="4"/>
       <c r="G31" s="4">
         <v>91</v>
       </c>
       <c r="H31" s="4"/>
       <c r="I31" s="4" t="s">
         <v>60</v>
       </c>
       <c r="J31" s="5">
         <v>0.41180555555555554</v>
       </c>
       <c r="K31" s="4"/>
     </row>
     <row r="32" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="4">
         <v>29</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="E32" s="5"/>
+      <c r="E32" s="5">
+        <v>0.55347222222222225</v>
+      </c>
       <c r="F32" s="4"/>
       <c r="G32" s="4">
         <v>92</v>
       </c>
       <c r="H32" s="4"/>
       <c r="I32" s="4" t="s">
         <v>62</v>
       </c>
       <c r="J32" s="5">
         <v>0.41875000000000001</v>
       </c>
       <c r="K32" s="4"/>
     </row>
     <row r="33" spans="2:11" ht="71" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4">
         <v>30</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="5">
         <v>0.41597222222222224</v>
       </c>
       <c r="F33" s="4"/>
@@ -8029,51 +8031,53 @@
       </c>
       <c r="E35" s="5">
         <v>0.375</v>
       </c>
       <c r="F35" s="4"/>
       <c r="G35" s="4">
         <v>95</v>
       </c>
       <c r="H35" s="4"/>
       <c r="I35" s="4" t="s">
         <v>68</v>
       </c>
       <c r="J35" s="5">
         <v>0.39791666666666664</v>
       </c>
       <c r="K35" s="4"/>
     </row>
     <row r="36" spans="2:11" ht="71" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="4">
         <v>33</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="E36" s="5"/>
+      <c r="E36" s="5">
+        <v>0.53263888888888888</v>
+      </c>
       <c r="F36" s="4"/>
       <c r="G36" s="4">
         <v>96</v>
       </c>
       <c r="H36" s="4"/>
       <c r="I36" s="4" t="s">
         <v>70</v>
       </c>
       <c r="J36" s="5">
         <v>0.38263888888888886</v>
       </c>
       <c r="K36" s="4"/>
     </row>
     <row r="37" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="4">
         <v>34</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="5">
         <v>0.41736111111111113</v>
       </c>
       <c r="F37" s="4"/>