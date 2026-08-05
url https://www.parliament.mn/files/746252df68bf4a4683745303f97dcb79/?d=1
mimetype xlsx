--- v0 (2026-06-19)
+++ v1 (2026-08-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10613"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10621"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A531B6A6-6D5D-D443-B57A-1295D4BF4841}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCA583FA-DACE-C548-8069-31BCC70F24B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="8960" yWindow="2120" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -554,51 +554,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>50798</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>673100</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>897465</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6353A95D-1F6B-CB90-6599-2F8F65B429E9}"/>
             </a:ext>
           </a:extLst>
@@ -4261,89 +4261,88 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7144677" y="33770116"/>
           <a:ext cx="698129" cy="868947"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>29706</xdr:colOff>
+      <xdr:colOff>50583</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>29708</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>712981</xdr:colOff>
+      <xdr:colOff>692104</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>891228</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="Picture 155">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A574908-63C4-3A14-E340-2AF4F9650DFA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:stretch>
-[...6 lines deleted...]
-          <a:ext cx="683275" cy="861520"/>
+        <a:srcRect/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1208051" y="34785911"/>
+          <a:ext cx="641521" cy="861520"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>37135</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>14854</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>712983</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>911033</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="158" name="Picture 157">
           <a:extLst>
@@ -8042,51 +8041,53 @@
       </c>
       <c r="J35" s="5">
         <v>0.375</v>
       </c>
       <c r="K35" s="4"/>
     </row>
     <row r="36" spans="2:11" ht="71" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="4">
         <v>33</v>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="4" t="s">
         <v>69</v>
       </c>
       <c r="E36" s="5">
         <v>0.45069444444444445</v>
       </c>
       <c r="F36" s="4"/>
       <c r="G36" s="4">
         <v>96</v>
       </c>
       <c r="H36" s="4"/>
       <c r="I36" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="J36" s="5"/>
+      <c r="J36" s="5">
+        <v>0.81041666666666667</v>
+      </c>
       <c r="K36" s="4"/>
     </row>
     <row r="37" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="4">
         <v>34</v>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="4" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="4" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="4">
         <v>97</v>
       </c>
       <c r="H37" s="4"/>
       <c r="I37" s="4" t="s">
         <v>72</v>
       </c>
       <c r="J37" s="5">
         <v>0.43888888888888888</v>
       </c>
       <c r="K37" s="4"/>