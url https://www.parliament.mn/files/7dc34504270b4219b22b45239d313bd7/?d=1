--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -7,78 +7,78 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B826FF2-2AE4-1A4E-9B1C-207F21EC71BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A6DFC45-5FF1-E644-92B6-2FC9D2810ED7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="135">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Гишүүний нэр</t>
   </si>
   <si>
     <t>Ирсэн цаг</t>
   </si>
   <si>
     <t>Тайлбар</t>
   </si>
   <si>
     <t>Ж.Алдаржавхлан</t>
   </si>
   <si>
     <t>Чөлөөтэй</t>
   </si>
   <si>
     <t>Г.Лувсанжамц</t>
   </si>
   <si>
     <t>О.Алтангэрэл</t>
   </si>
   <si>
@@ -7266,54 +7266,54 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>133</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="4">
         <v>1</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E4" s="5">
+        <v>0.62152777777777779</v>
+      </c>
+      <c r="F4" s="4"/>
       <c r="G4" s="4">
         <v>64</v>
       </c>
       <c r="H4" s="4"/>
       <c r="I4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="5">
         <v>0.38194444444444442</v>
       </c>
       <c r="K4" s="4"/>
     </row>
     <row r="5" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4">
         <v>2</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5">
         <v>0.41111111111111109</v>
       </c>
       <c r="F5" s="4"/>
       <c r="G5" s="4">
@@ -7718,51 +7718,53 @@
       </c>
       <c r="E22" s="5">
         <v>0.41944444444444445</v>
       </c>
       <c r="F22" s="4"/>
       <c r="G22" s="4">
         <v>82</v>
       </c>
       <c r="H22" s="4"/>
       <c r="I22" s="4" t="s">
         <v>43</v>
       </c>
       <c r="J22" s="5">
         <v>0.40069444444444446</v>
       </c>
       <c r="K22" s="4"/>
     </row>
     <row r="23" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="4">
         <v>20</v>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="E23" s="5"/>
+      <c r="E23" s="5">
+        <v>0.64027777777777772</v>
+      </c>
       <c r="F23" s="4"/>
       <c r="G23" s="4">
         <v>83</v>
       </c>
       <c r="H23" s="4"/>
       <c r="I23" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J23" s="5">
         <v>0.43680555555555556</v>
       </c>
       <c r="K23" s="4"/>
     </row>
     <row r="24" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="4">
         <v>21</v>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="4" t="s">
         <v>46</v>
       </c>
       <c r="E24" s="5">
         <v>0.43680555555555556</v>
       </c>
       <c r="F24" s="4"/>
@@ -7799,51 +7801,53 @@
       </c>
       <c r="J25" s="5">
         <v>0.41458333333333336</v>
       </c>
       <c r="K25" s="4"/>
     </row>
     <row r="26" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="4">
         <v>23</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G26" s="4">
         <v>86</v>
       </c>
       <c r="H26" s="4"/>
       <c r="I26" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="J26" s="5"/>
+      <c r="J26" s="5">
+        <v>0.66805555555555551</v>
+      </c>
       <c r="K26" s="4"/>
     </row>
     <row r="27" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="4">
         <v>24</v>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="4" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="5">
         <v>0.40138888888888891</v>
       </c>
       <c r="F27" s="4"/>
       <c r="G27" s="4">
         <v>87</v>
       </c>
       <c r="H27" s="4"/>
       <c r="I27" s="4" t="s">
         <v>53</v>
       </c>
       <c r="J27" s="5">
         <v>0.40972222222222221</v>
       </c>
       <c r="K27" s="4"/>
@@ -8109,51 +8113,53 @@
       </c>
       <c r="J38" s="5">
         <v>0.42430555555555555</v>
       </c>
       <c r="K38" s="4"/>
     </row>
     <row r="39" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="4">
         <v>36</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="5">
         <v>0.38055555555555554</v>
       </c>
       <c r="F39" s="4"/>
       <c r="G39" s="4">
         <v>99</v>
       </c>
       <c r="H39" s="4"/>
       <c r="I39" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J39" s="5"/>
+      <c r="J39" s="5">
+        <v>0.60069444444444442</v>
+      </c>
       <c r="K39" s="4"/>
     </row>
     <row r="40" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="4">
         <v>37</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="4" t="s">
         <v>78</v>
       </c>
       <c r="E40" s="5">
         <v>0.41180555555555554</v>
       </c>
       <c r="F40" s="4"/>
       <c r="G40" s="4">
         <v>100</v>
       </c>
       <c r="H40" s="4"/>
       <c r="I40" s="4" t="s">
         <v>79</v>
       </c>
       <c r="J40" s="5">
         <v>0.38194444444444442</v>
       </c>
       <c r="K40" s="4"/>
@@ -8320,54 +8326,54 @@
       </c>
       <c r="J47" s="5">
         <v>0.40069444444444446</v>
       </c>
       <c r="K47" s="4"/>
     </row>
     <row r="48" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="4">
         <v>45</v>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E48" s="5">
         <v>0.42222222222222222</v>
       </c>
       <c r="F48" s="4"/>
       <c r="G48" s="4">
         <v>108</v>
       </c>
       <c r="H48" s="4"/>
       <c r="I48" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="J48" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J48" s="5">
+        <v>0.60833333333333328</v>
+      </c>
+      <c r="K48" s="4"/>
     </row>
     <row r="49" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="4">
         <v>46</v>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="4" t="s">
         <v>96</v>
       </c>
       <c r="E49" s="5">
         <v>0.40277777777777779</v>
       </c>
       <c r="F49" s="4"/>
       <c r="G49" s="4">
         <v>109</v>
       </c>
       <c r="H49" s="4"/>
       <c r="I49" s="4" t="s">
         <v>97</v>
       </c>
       <c r="J49" s="5">
         <v>0.40069444444444446</v>
       </c>
       <c r="K49" s="4"/>
     </row>
@@ -8523,51 +8529,53 @@
       </c>
       <c r="E56" s="5">
         <v>0.45902777777777776</v>
       </c>
       <c r="F56" s="4"/>
       <c r="G56" s="4">
         <v>116</v>
       </c>
       <c r="H56" s="4"/>
       <c r="I56" s="4" t="s">
         <v>111</v>
       </c>
       <c r="J56" s="5">
         <v>0.38819444444444445</v>
       </c>
       <c r="K56" s="4"/>
     </row>
     <row r="57" spans="2:11" ht="71" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="4">
         <v>54</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="E57" s="5"/>
+      <c r="E57" s="5">
+        <v>0.6069444444444444</v>
+      </c>
       <c r="F57" s="4"/>
       <c r="G57" s="4">
         <v>117</v>
       </c>
       <c r="H57" s="4"/>
       <c r="I57" s="4" t="s">
         <v>113</v>
       </c>
       <c r="J57" s="5">
         <v>0.40138888888888891</v>
       </c>
       <c r="K57" s="4"/>
     </row>
     <row r="58" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="4">
         <v>55</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4" t="s">
         <v>114</v>
       </c>
       <c r="E58" s="5">
         <v>0.43541666666666667</v>
       </c>
       <c r="F58" s="4"/>