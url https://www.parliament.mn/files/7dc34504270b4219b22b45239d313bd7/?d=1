--- v1 (2026-05-18)
+++ v2 (2026-07-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10328"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10628"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A6DFC45-5FF1-E644-92B6-2FC9D2810ED7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A78FC44-A64A-2F45-B3D4-E50362473112}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -7455,51 +7455,51 @@
       <c r="E11" s="5">
         <v>0.39861111111111114</v>
       </c>
       <c r="F11" s="4"/>
       <c r="G11" s="4">
         <v>71</v>
       </c>
       <c r="H11" s="4"/>
       <c r="I11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J11" s="5">
         <v>0.40138888888888891</v>
       </c>
       <c r="K11" s="4"/>
     </row>
     <row r="12" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="4">
         <v>9</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5">
-        <v>0.43680555555555556</v>
+        <v>0.39513888888888887</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4">
         <v>72</v>
       </c>
       <c r="H12" s="4"/>
       <c r="I12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="5">
         <v>0.44166666666666665</v>
       </c>
       <c r="K12" s="4"/>
     </row>
     <row r="13" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="4">
         <v>10</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="5">
         <v>0.39027777777777778</v>
       </c>