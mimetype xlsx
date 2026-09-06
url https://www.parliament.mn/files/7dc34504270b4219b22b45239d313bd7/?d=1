--- v2 (2026-07-05)
+++ v3 (2026-09-06)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10628"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4A78FC44-A64A-2F45-B3D4-E50362473112}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{707586D3-8291-0A40-ABEE-13804AE7A025}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -508,70 +508,73 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="21" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image63.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image107.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image74.jpeg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image102.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image90.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image95.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.jpeg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.jpeg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.jpeg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image80.jpeg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image85.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image124.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.jpeg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image96.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image119.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image81.jpeg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image86.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpeg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image104.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.jpeg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpeg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image110.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image115.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image77.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image105.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpeg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.jpeg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image93.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image121.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpeg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.jpeg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.jpeg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/></Relationships>
 </file>
@@ -7455,101 +7458,101 @@
       <c r="E11" s="5">
         <v>0.39861111111111114</v>
       </c>
       <c r="F11" s="4"/>
       <c r="G11" s="4">
         <v>71</v>
       </c>
       <c r="H11" s="4"/>
       <c r="I11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J11" s="5">
         <v>0.40138888888888891</v>
       </c>
       <c r="K11" s="4"/>
     </row>
     <row r="12" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="4">
         <v>9</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5">
-        <v>0.39513888888888887</v>
+        <v>0.43680555555555556</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4">
         <v>72</v>
       </c>
       <c r="H12" s="4"/>
       <c r="I12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="5">
         <v>0.44166666666666665</v>
       </c>
       <c r="K12" s="4"/>
     </row>
     <row r="13" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="4">
         <v>10</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="5">
         <v>0.39027777777777778</v>
       </c>
       <c r="F13" s="4"/>
       <c r="G13" s="4">
         <v>73</v>
       </c>
       <c r="H13" s="4"/>
       <c r="I13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="14" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="4">
         <v>11</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="5">
         <v>0.56111111111111112</v>
       </c>
-      <c r="F14" s="4"/>
+      <c r="F14" s="8"/>
       <c r="G14" s="4">
         <v>74</v>
       </c>
       <c r="H14" s="4"/>
       <c r="I14" s="4" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="5">
         <v>0.40069444444444446</v>
       </c>
       <c r="K14" s="4"/>
     </row>
     <row r="15" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="4">
         <v>12</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="5">
         <v>0.47152777777777777</v>
       </c>
       <c r="F15" s="4"/>
       <c r="G15" s="4">