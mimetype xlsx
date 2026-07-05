--- v0 (2026-03-27)
+++ v1 (2026-07-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10322"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10628"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC483C9E-43AF-BE4F-A215-F1E02B822CA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F74E2CD4-35CE-2D46-9AE3-A1BDF89675F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -7456,51 +7456,51 @@
       <c r="E11" s="5">
         <v>0.73263888888888884</v>
       </c>
       <c r="F11" s="4"/>
       <c r="G11" s="4">
         <v>71</v>
       </c>
       <c r="H11" s="4"/>
       <c r="I11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J11" s="5">
         <v>0.87708333333333333</v>
       </c>
       <c r="K11" s="4"/>
     </row>
     <row r="12" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="4">
         <v>9</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5">
-        <v>0.79652777777777772</v>
+        <v>0.71319444444444446</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4">
         <v>72</v>
       </c>
       <c r="H12" s="4"/>
       <c r="I12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="4" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="13" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="4">
         <v>10</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="5">
         <v>0.8666666666666667</v>
       </c>