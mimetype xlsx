--- v1 (2026-07-05)
+++ v2 (2026-09-09)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10628"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F74E2CD4-35CE-2D46-9AE3-A1BDF89675F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5039BE7A-7BDE-F643-82F7-9F9C72C7118F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -7456,51 +7456,51 @@
       <c r="E11" s="5">
         <v>0.73263888888888884</v>
       </c>
       <c r="F11" s="4"/>
       <c r="G11" s="4">
         <v>71</v>
       </c>
       <c r="H11" s="4"/>
       <c r="I11" s="4" t="s">
         <v>20</v>
       </c>
       <c r="J11" s="5">
         <v>0.87708333333333333</v>
       </c>
       <c r="K11" s="4"/>
     </row>
     <row r="12" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="4">
         <v>9</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5">
-        <v>0.71319444444444446</v>
+        <v>0.79652777777777772</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4">
         <v>72</v>
       </c>
       <c r="H12" s="4"/>
       <c r="I12" s="4" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="4" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="13" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="4">
         <v>10</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="5">
         <v>0.8666666666666667</v>
       </c>