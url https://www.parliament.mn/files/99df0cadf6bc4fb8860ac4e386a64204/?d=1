--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -7,79 +7,79 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10503"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{344B5BD0-8B34-1C4D-BBA7-2B5BC43C68FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28C86160-E0EC-1148-9516-7EF8C13141AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="136">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Гишүүний нэр</t>
   </si>
   <si>
     <t>Ирсэн цаг</t>
   </si>
   <si>
     <t>Тайлбар</t>
   </si>
   <si>
     <t>Ж.Алдаржавхлан</t>
   </si>
   <si>
     <t>Г.Лувсанжамц</t>
   </si>
   <si>
     <t>О.Алтангэрэл</t>
   </si>
   <si>
     <t>С.Лүндэг</t>
   </si>
   <si>
@@ -7271,51 +7271,53 @@
       <c r="G3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>132</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="4">
         <v>1</v>
       </c>
       <c r="C4" s="4"/>
       <c r="D4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="5"/>
-      <c r="F4" s="4"/>
+      <c r="F4" s="4" t="s">
+        <v>131</v>
+      </c>
       <c r="G4" s="4">
         <v>64</v>
       </c>
       <c r="H4" s="4"/>
       <c r="I4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="5">
         <v>0.41805555555555557</v>
       </c>
       <c r="K4" s="4"/>
     </row>
     <row r="5" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="4">
         <v>2</v>
       </c>
       <c r="C5" s="4"/>
       <c r="D5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="5">
         <v>0.375</v>
       </c>
       <c r="F5" s="4"/>
       <c r="G5" s="4">
@@ -8414,51 +8416,53 @@
       <c r="E51" s="5">
         <v>0.41041666666666665</v>
       </c>
       <c r="F51" s="4"/>
       <c r="G51" s="4">
         <v>111</v>
       </c>
       <c r="H51" s="4"/>
       <c r="I51" s="4" t="s">
         <v>100</v>
       </c>
       <c r="J51" s="5">
         <v>0.42083333333333334</v>
       </c>
       <c r="K51" s="4"/>
     </row>
     <row r="52" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="4">
         <v>49</v>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="4" t="s">
         <v>101</v>
       </c>
       <c r="E52" s="5"/>
-      <c r="F52" s="4"/>
+      <c r="F52" s="4" t="s">
+        <v>133</v>
+      </c>
       <c r="G52" s="4">
         <v>112</v>
       </c>
       <c r="H52" s="4"/>
       <c r="I52" s="4" t="s">
         <v>102</v>
       </c>
       <c r="J52" s="5">
         <v>0.38541666666666669</v>
       </c>
       <c r="K52" s="4"/>
     </row>
     <row r="53" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="4">
         <v>50</v>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="4" t="s">
         <v>103</v>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="4" t="s">
         <v>131</v>
       </c>
       <c r="G53" s="4">
@@ -8580,51 +8584,53 @@
       <c r="E58" s="5">
         <v>0.40486111111111112</v>
       </c>
       <c r="F58" s="4"/>
       <c r="G58" s="4">
         <v>118</v>
       </c>
       <c r="H58" s="4"/>
       <c r="I58" s="4" t="s">
         <v>114</v>
       </c>
       <c r="J58" s="5">
         <v>0.43055555555555558</v>
       </c>
       <c r="K58" s="4"/>
     </row>
     <row r="59" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="4">
         <v>56</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4" t="s">
         <v>115</v>
       </c>
       <c r="E59" s="5"/>
-      <c r="F59" s="4"/>
+      <c r="F59" s="4" t="s">
+        <v>131</v>
+      </c>
       <c r="G59" s="4">
         <v>119</v>
       </c>
       <c r="H59" s="4"/>
       <c r="I59" s="4" t="s">
         <v>116</v>
       </c>
       <c r="J59" s="5">
         <v>0.41388888888888886</v>
       </c>
       <c r="K59" s="4"/>
     </row>
     <row r="60" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="4">
         <v>57</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4" t="s">
         <v>117</v>
       </c>
       <c r="E60" s="5">
         <v>0.44374999999999998</v>
       </c>
       <c r="F60" s="4"/>
       <c r="G60" s="4">