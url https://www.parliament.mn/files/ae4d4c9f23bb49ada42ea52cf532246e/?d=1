--- v0 (2026-03-30)
+++ v1 (2026-05-17)
@@ -4,81 +4,81 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10322"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/tungalag/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B30E37C-9048-3444-B1E6-E89E5B8EA947}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94EF7359-39A7-FC4E-ACD0-ADF40788A6BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
+    <workbookView xWindow="0" yWindow="680" windowWidth="30240" windowHeight="17440" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="135">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Гишүүний нэр</t>
   </si>
   <si>
     <t>Ирсэн цаг</t>
   </si>
   <si>
     <t>Тайлбар</t>
   </si>
   <si>
     <t>Ж.Алдаржавхлан</t>
   </si>
   <si>
     <t>Чөлөөтэй</t>
   </si>
   <si>
     <t>Г.Лувсанжамц</t>
   </si>
   <si>
     <t>О.Алтангэрэл</t>
   </si>
   <si>
@@ -7182,51 +7182,53 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF2C836A-EB10-6E48-B511-40DD78060631}">
   <dimension ref="B1:K67"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="79" zoomScaleNormal="79" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="80" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.83203125" style="1"/>
     <col min="2" max="2" width="4.33203125" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" style="6" customWidth="1"/>
     <col min="4" max="4" width="22" style="6" customWidth="1"/>
     <col min="5" max="5" width="13.33203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="26" style="6" customWidth="1"/>
     <col min="7" max="7" width="5.83203125" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" style="6" customWidth="1"/>
     <col min="9" max="9" width="20.5" style="6" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" style="6" customWidth="1"/>
     <col min="11" max="11" width="32" style="6" customWidth="1"/>
     <col min="12" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="7" t="s">
         <v>134</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -7315,51 +7317,53 @@
       <c r="E5" s="5"/>
       <c r="F5" s="4" t="s">
         <v>132</v>
       </c>
       <c r="G5" s="4">
         <v>65</v>
       </c>
       <c r="H5" s="4"/>
       <c r="I5" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="5">
         <v>0.38819444444444445</v>
       </c>
       <c r="K5" s="4"/>
     </row>
     <row r="6" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="4">
         <v>3</v>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="5"/>
-      <c r="F6" s="4"/>
+      <c r="F6" s="4" t="s">
+        <v>27</v>
+      </c>
       <c r="G6" s="4">
         <v>66</v>
       </c>
       <c r="H6" s="4"/>
       <c r="I6" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J6" s="5">
         <v>0.41875000000000001</v>
       </c>
       <c r="K6" s="4"/>
     </row>
     <row r="7" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="4">
         <v>4</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="5">
         <v>0.43125000000000002</v>
       </c>
       <c r="F7" s="4"/>
       <c r="G7" s="4">
@@ -7384,51 +7388,53 @@
       </c>
       <c r="E8" s="5">
         <v>0.4548611111111111</v>
       </c>
       <c r="F8" s="4"/>
       <c r="G8" s="4">
         <v>68</v>
       </c>
       <c r="H8" s="4"/>
       <c r="I8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="5">
         <v>0.41319444444444442</v>
       </c>
       <c r="K8" s="4"/>
     </row>
     <row r="9" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="4">
         <v>6</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="5"/>
+      <c r="E9" s="5">
+        <v>0.59583333333333333</v>
+      </c>
       <c r="F9" s="4"/>
       <c r="G9" s="4">
         <v>69</v>
       </c>
       <c r="H9" s="4"/>
       <c r="I9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="5">
         <v>0.40416666666666667</v>
       </c>
       <c r="K9" s="4"/>
     </row>
     <row r="10" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="4">
         <v>7</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="5">
         <v>0.40833333333333333</v>
       </c>
       <c r="F10" s="4"/>
@@ -7778,51 +7784,53 @@
       <c r="J24" s="5">
         <v>0.41597222222222224</v>
       </c>
       <c r="K24" s="4"/>
     </row>
     <row r="25" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="4">
         <v>22</v>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="4" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="5">
         <v>0.43333333333333335</v>
       </c>
       <c r="F25" s="4"/>
       <c r="G25" s="4">
         <v>85</v>
       </c>
       <c r="H25" s="4"/>
       <c r="I25" s="4" t="s">
         <v>49</v>
       </c>
       <c r="J25" s="5"/>
-      <c r="K25" s="4"/>
+      <c r="K25" s="4" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="26" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="4">
         <v>23</v>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="4" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="4" t="s">
         <v>132</v>
       </c>
       <c r="G26" s="4">
         <v>86</v>
       </c>
       <c r="H26" s="4"/>
       <c r="I26" s="4" t="s">
         <v>51</v>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="4"/>
     </row>
     <row r="27" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="4">
@@ -8529,143 +8537,149 @@
       </c>
       <c r="E56" s="5">
         <v>0.40694444444444444</v>
       </c>
       <c r="F56" s="4"/>
       <c r="G56" s="4">
         <v>116</v>
       </c>
       <c r="H56" s="4"/>
       <c r="I56" s="4" t="s">
         <v>111</v>
       </c>
       <c r="J56" s="5">
         <v>0.38263888888888886</v>
       </c>
       <c r="K56" s="4"/>
     </row>
     <row r="57" spans="2:11" ht="71" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="4">
         <v>54</v>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="E57" s="5"/>
+      <c r="E57" s="5">
+        <v>0.6069444444444444</v>
+      </c>
       <c r="F57" s="4"/>
       <c r="G57" s="4">
         <v>117</v>
       </c>
       <c r="H57" s="4"/>
       <c r="I57" s="4" t="s">
         <v>113</v>
       </c>
       <c r="J57" s="5">
         <v>0.40138888888888891</v>
       </c>
       <c r="K57" s="4"/>
     </row>
     <row r="58" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="4">
         <v>55</v>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="4" t="s">
         <v>114</v>
       </c>
       <c r="E58" s="5">
         <v>0.40902777777777777</v>
       </c>
       <c r="F58" s="4"/>
       <c r="G58" s="4">
         <v>118</v>
       </c>
       <c r="H58" s="4"/>
       <c r="I58" s="4" t="s">
         <v>115</v>
       </c>
       <c r="J58" s="5">
         <v>0.39791666666666664</v>
       </c>
       <c r="K58" s="4"/>
     </row>
     <row r="59" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="4">
         <v>56</v>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="E59" s="5"/>
+      <c r="E59" s="5">
+        <v>0.68055555555555558</v>
+      </c>
       <c r="F59" s="4"/>
       <c r="G59" s="4">
         <v>119</v>
       </c>
       <c r="H59" s="4"/>
       <c r="I59" s="4" t="s">
         <v>117</v>
       </c>
       <c r="J59" s="5">
         <v>0.41666666666666669</v>
       </c>
       <c r="K59" s="4"/>
     </row>
     <row r="60" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="4">
         <v>57</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4" t="s">
         <v>118</v>
       </c>
       <c r="E60" s="5">
         <v>0.41666666666666669</v>
       </c>
       <c r="F60" s="4"/>
       <c r="G60" s="4">
         <v>120</v>
       </c>
       <c r="H60" s="4"/>
       <c r="I60" s="4" t="s">
         <v>119</v>
       </c>
       <c r="J60" s="5">
         <v>0.38263888888888886</v>
       </c>
       <c r="K60" s="4"/>
     </row>
     <row r="61" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="4">
         <v>58</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="E61" s="5"/>
+      <c r="E61" s="5">
+        <v>0.37291666666666667</v>
+      </c>
       <c r="F61" s="4"/>
       <c r="G61" s="4">
         <v>121</v>
       </c>
       <c r="H61" s="4"/>
       <c r="I61" s="4" t="s">
         <v>121</v>
       </c>
       <c r="J61" s="5">
         <v>0.37916666666666665</v>
       </c>
       <c r="K61" s="4"/>
     </row>
     <row r="62" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="4">
         <v>59</v>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="4" t="s">
         <v>122</v>
       </c>
       <c r="E62" s="5">
         <v>0.42638888888888887</v>
       </c>
       <c r="F62" s="4"/>