--- v0 (2026-07-01)
+++ v1 (2026-09-01)
@@ -7,78 +7,78 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10628"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{372AEBB1-1644-0048-94E0-FDE3ABF09661}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81AADDCC-868E-2A4A-A916-D0169F4D9713}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="135">
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Гишүүний нэр</t>
   </si>
   <si>
     <t>Ирсэн цаг</t>
   </si>
   <si>
     <t>Тайлбар</t>
   </si>
   <si>
     <t>Ж.Алдаржавхлан</t>
   </si>
   <si>
     <t>Г.Лувсанжамц</t>
   </si>
   <si>
     <t>О.Алтангэрэл</t>
   </si>
   <si>
     <t>С.Лүндэг</t>
   </si>
   <si>
@@ -8498,51 +8498,53 @@
       <c r="J54" s="5">
         <v>0.45416666666666666</v>
       </c>
       <c r="K54" s="4"/>
     </row>
     <row r="55" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="4">
         <v>52</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="5">
         <v>0.56597222222222221</v>
       </c>
       <c r="F55" s="4"/>
       <c r="G55" s="4">
         <v>115</v>
       </c>
       <c r="H55" s="4"/>
       <c r="I55" s="4" t="s">
         <v>108</v>
       </c>
       <c r="J55" s="5"/>
-      <c r="K55" s="4"/>
+      <c r="K55" s="4" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="56" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="4">
         <v>53</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4" t="s">
         <v>109</v>
       </c>
       <c r="E56" s="5">
         <v>0.59305555555555556</v>
       </c>
       <c r="F56" s="4"/>
       <c r="G56" s="4">
         <v>116</v>
       </c>
       <c r="H56" s="4"/>
       <c r="I56" s="4" t="s">
         <v>110</v>
       </c>
       <c r="J56" s="5">
         <v>0.52013888888888893</v>
       </c>
       <c r="K56" s="4"/>
     </row>