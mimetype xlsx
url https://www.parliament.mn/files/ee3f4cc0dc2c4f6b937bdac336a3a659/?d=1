--- v0 (2026-04-09)
+++ v1 (2026-06-11)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10404"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/macintosh/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{392383B6-EBE9-2041-B486-33A4D2C86DE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{347BCF59-B757-9B4C-A36C-0AD090366137}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="7180" yWindow="1140" windowWidth="32760" windowHeight="21280" xr2:uid="{55A901AA-0B75-364E-9EE8-A583D9D9ADE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -7179,51 +7179,53 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF2C836A-EB10-6E48-B511-40DD78060631}">
   <dimension ref="B1:K67"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="79" zoomScaleNormal="79" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="79" zoomScaleNormal="79" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="80" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.83203125" style="1"/>
     <col min="2" max="2" width="4.33203125" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" style="6" customWidth="1"/>
     <col min="4" max="4" width="22" style="6" customWidth="1"/>
     <col min="5" max="5" width="13.33203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="26" style="6" customWidth="1"/>
     <col min="7" max="7" width="5.83203125" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.83203125" style="6" customWidth="1"/>
     <col min="9" max="9" width="20.5" style="6" customWidth="1"/>
     <col min="10" max="10" width="12.6640625" style="6" customWidth="1"/>
     <col min="11" max="11" width="32" style="6" customWidth="1"/>
     <col min="12" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="7" t="s">
         <v>133</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
@@ -7466,51 +7468,53 @@
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="4">
         <v>9</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="5">
         <v>0.41458333333333336</v>
       </c>
       <c r="F12" s="4"/>
       <c r="G12" s="4">
         <v>72</v>
       </c>
       <c r="H12" s="4"/>
       <c r="I12" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="J12" s="5"/>
+      <c r="J12" s="5">
+        <v>0.66736111111111107</v>
+      </c>
       <c r="K12" s="4"/>
     </row>
     <row r="13" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="4">
         <v>10</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="5">
         <v>0.39930555555555558</v>
       </c>
       <c r="F13" s="4"/>
       <c r="G13" s="4">
         <v>73</v>
       </c>
       <c r="H13" s="4"/>
       <c r="I13" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J13" s="5">
         <v>0.42986111111111114</v>
       </c>
       <c r="K13" s="4"/>
@@ -7941,51 +7945,53 @@
       <c r="J31" s="5">
         <v>0.41180555555555554</v>
       </c>
       <c r="K31" s="4"/>
     </row>
     <row r="32" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="4">
         <v>29</v>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="4" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="5">
         <v>0.40694444444444444</v>
       </c>
       <c r="F32" s="4"/>
       <c r="G32" s="4">
         <v>92</v>
       </c>
       <c r="H32" s="4"/>
       <c r="I32" s="4" t="s">
         <v>63</v>
       </c>
       <c r="J32" s="5"/>
-      <c r="K32" s="4"/>
+      <c r="K32" s="4" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="33" spans="2:11" ht="71" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4">
         <v>30</v>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="4" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="5">
         <v>0.4513888888888889</v>
       </c>
       <c r="F33" s="4"/>
       <c r="G33" s="4">
         <v>93</v>
       </c>
       <c r="H33" s="4"/>
       <c r="I33" s="4" t="s">
         <v>65</v>
       </c>
       <c r="J33" s="5">
         <v>0.44236111111111109</v>
       </c>
       <c r="K33" s="4"/>
     </row>
@@ -8080,51 +8086,53 @@
       <c r="I37" s="4" t="s">
         <v>73</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="4"/>
     </row>
     <row r="38" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="4">
         <v>35</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E38" s="5">
         <v>0.41597222222222224</v>
       </c>
       <c r="F38" s="4"/>
       <c r="G38" s="4">
         <v>98</v>
       </c>
       <c r="H38" s="4"/>
       <c r="I38" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="J38" s="5"/>
+      <c r="J38" s="5">
+        <v>0.61597222222222225</v>
+      </c>
       <c r="K38" s="4"/>
     </row>
     <row r="39" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="4">
         <v>36</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="5">
         <v>0.39513888888888887</v>
       </c>
       <c r="F39" s="4"/>
       <c r="G39" s="4">
         <v>99</v>
       </c>
       <c r="H39" s="4"/>
       <c r="I39" s="4" t="s">
         <v>77</v>
       </c>
       <c r="J39" s="5">
         <v>0.40902777777777777</v>
       </c>
       <c r="K39" s="4"/>
@@ -8268,51 +8276,53 @@
       </c>
       <c r="J45" s="5">
         <v>0.40069444444444446</v>
       </c>
       <c r="K45" s="4"/>
     </row>
     <row r="46" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B46" s="4">
         <v>43</v>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E46" s="5">
         <v>0.43958333333333333</v>
       </c>
       <c r="F46" s="4"/>
       <c r="G46" s="4">
         <v>106</v>
       </c>
       <c r="H46" s="4"/>
       <c r="I46" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="J46" s="5"/>
+      <c r="J46" s="5">
+        <v>0.56041666666666667</v>
+      </c>
       <c r="K46" s="4"/>
     </row>
     <row r="47" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="4">
         <v>44</v>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="4" t="s">
         <v>92</v>
       </c>
       <c r="E47" s="5">
         <v>0.43611111111111112</v>
       </c>
       <c r="G47" s="4">
         <v>107</v>
       </c>
       <c r="H47" s="4"/>
       <c r="I47" s="4" t="s">
         <v>93</v>
       </c>
       <c r="J47" s="5">
         <v>0.41458333333333336</v>
       </c>
       <c r="K47" s="4"/>
     </row>
@@ -8466,51 +8476,53 @@
       <c r="D54" s="4" t="s">
         <v>106</v>
       </c>
       <c r="E54" s="5">
         <v>0.41805555555555557</v>
       </c>
       <c r="F54" s="4"/>
       <c r="G54" s="4">
         <v>114</v>
       </c>
       <c r="H54" s="4"/>
       <c r="I54" s="4" t="s">
         <v>107</v>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="4"/>
     </row>
     <row r="55" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="4">
         <v>52</v>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="E55" s="5"/>
+      <c r="E55" s="5">
+        <v>0.57222222222222219</v>
+      </c>
       <c r="F55" s="4"/>
       <c r="G55" s="4">
         <v>115</v>
       </c>
       <c r="H55" s="4"/>
       <c r="I55" s="4" t="s">
         <v>109</v>
       </c>
       <c r="J55" s="5">
         <v>0.42569444444444443</v>
       </c>
       <c r="K55" s="4"/>
     </row>
     <row r="56" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="4">
         <v>53</v>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="4" t="s">
         <v>110</v>
       </c>
       <c r="E56" s="5">
         <v>0.41180555555555554</v>
       </c>
       <c r="F56" s="4"/>
@@ -8584,51 +8596,53 @@
       </c>
       <c r="E59" s="5">
         <v>0.41180555555555554</v>
       </c>
       <c r="F59" s="4"/>
       <c r="G59" s="4">
         <v>119</v>
       </c>
       <c r="H59" s="4"/>
       <c r="I59" s="4" t="s">
         <v>117</v>
       </c>
       <c r="J59" s="5">
         <v>0.4597222222222222</v>
       </c>
       <c r="K59" s="4"/>
     </row>
     <row r="60" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="4">
         <v>57</v>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="E60" s="5"/>
+      <c r="E60" s="5">
+        <v>0.50763888888888886</v>
+      </c>
       <c r="F60" s="4"/>
       <c r="G60" s="4">
         <v>120</v>
       </c>
       <c r="H60" s="4"/>
       <c r="I60" s="4" t="s">
         <v>119</v>
       </c>
       <c r="J60" s="5">
         <v>0.41597222222222224</v>
       </c>
       <c r="K60" s="4"/>
     </row>
     <row r="61" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="4">
         <v>58</v>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="4" t="s">
         <v>120</v>
       </c>
       <c r="E61" s="5">
         <v>0.41319444444444442</v>
       </c>
       <c r="F61" s="4"/>
@@ -8689,54 +8703,54 @@
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="64" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="4">
         <v>61</v>
       </c>
       <c r="C64" s="4"/>
       <c r="D64" s="4" t="s">
         <v>126</v>
       </c>
       <c r="E64" s="5">
         <v>0.41249999999999998</v>
       </c>
       <c r="F64" s="4"/>
       <c r="G64" s="4">
         <v>124</v>
       </c>
       <c r="H64" s="4"/>
       <c r="I64" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="J64" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J64" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="K64" s="4"/>
     </row>
     <row r="65" spans="2:11" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="4">
         <v>62</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4" t="s">
         <v>128</v>
       </c>
       <c r="E65" s="5">
         <v>0.3840277777777778</v>
       </c>
       <c r="F65" s="4"/>
       <c r="G65" s="4">
         <v>125</v>
       </c>
       <c r="H65" s="4"/>
       <c r="I65" s="4" t="s">
         <v>129</v>
       </c>
       <c r="J65" s="5">
         <v>0.40277777777777779</v>
       </c>
       <c r="K65" s="4"/>
     </row>